--- v0 (2025-11-14)
+++ v1 (2026-09-20)
@@ -4572,51 +4572,53 @@
       </c>
       <c r="E43" t="s">
         <v>190</v>
       </c>
       <c r="F43" t="s">
         <v>30</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43" t="s">
         <v>191</v>
       </c>
       <c r="J43" t="s">
         <v>192</v>
       </c>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>42</v>
       </c>
-      <c r="B44"/>
+      <c r="B44" t="s">
+        <v>19</v>
+      </c>
       <c r="C44" t="s">
         <v>193</v>
       </c>
       <c r="D44" t="s">
         <v>194</v>
       </c>
       <c r="E44" t="s">
         <v>195</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44" t="s">
         <v>16</v>
       </c>
       <c r="H44">
         <v>2</v>
       </c>
       <c r="I44" t="s">
         <v>191</v>
       </c>
       <c r="J44" t="s">
         <v>196</v>
       </c>
       <c r="K44"/>