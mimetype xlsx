--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -14235,51 +14235,53 @@
       <c r="E209"/>
       <c r="F209" t="s">
         <v>59</v>
       </c>
       <c r="G209" t="s">
         <v>16</v>
       </c>
       <c r="H209">
         <v>2</v>
       </c>
       <c r="I209" t="s">
         <v>800</v>
       </c>
       <c r="J209" t="s">
         <v>784</v>
       </c>
       <c r="K209" t="s">
         <v>800</v>
       </c>
       <c r="L209"/>
     </row>
     <row r="210" spans="1:12">
       <c r="A210">
         <v>209</v>
       </c>
-      <c r="B210"/>
+      <c r="B210" t="s">
+        <v>12</v>
+      </c>
       <c r="C210" t="s">
         <v>801</v>
       </c>
       <c r="D210" t="s">
         <v>802</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
         <v>59</v>
       </c>
       <c r="G210" t="s">
         <v>16</v>
       </c>
       <c r="H210">
         <v>2</v>
       </c>
       <c r="I210" t="s">
         <v>800</v>
       </c>
       <c r="J210" t="s">
         <v>803</v>
       </c>
       <c r="K210" t="s">
         <v>800</v>
       </c>