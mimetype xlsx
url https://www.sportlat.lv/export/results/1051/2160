--- v0 (2025-11-21)
+++ v1 (2026-04-12)
@@ -6665,51 +6665,53 @@
       </c>
       <c r="E58" t="s">
         <v>133</v>
       </c>
       <c r="F58" t="s">
         <v>91</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>227</v>
       </c>
       <c r="J58" t="s">
         <v>227</v>
       </c>
       <c r="K58"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
-      <c r="B59"/>
+      <c r="B59" t="s">
+        <v>11</v>
+      </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59" t="s">
         <v>229</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>57</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>230</v>
       </c>
       <c r="J59" t="s">
         <v>230</v>
       </c>
       <c r="K59"/>
     </row>
     <row r="60" spans="1:11">