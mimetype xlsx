--- v0 (2025-11-02)
+++ v1 (2026-11-06)
@@ -3749,51 +3749,51 @@
   <si>
     <t>1:43:02</t>
   </si>
   <si>
     <t>0:36:51</t>
   </si>
   <si>
     <t>1:06:35</t>
   </si>
   <si>
     <t>Deniss</t>
   </si>
   <si>
     <t>Priščepovs</t>
   </si>
   <si>
     <t>MARATONA KLUBS/Zoorbagan</t>
   </si>
   <si>
     <t>1:43:03</t>
   </si>
   <si>
     <t>1:06:38</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>Body Factory</t>
   </si>
   <si>
     <t>0:37:20</t>
   </si>
   <si>
     <t>1:05:15</t>
   </si>
   <si>
     <t>1:41:08</t>
   </si>
   <si>
     <t>Perunovs</t>
   </si>
   <si>
     <t>0:37:41</t>
   </si>
   <si>
     <t>1:07:20</t>
   </si>
   <si>
     <t>1:41:49</t>
   </si>