--- v0 (2025-10-05)
+++ v1 (2026-05-08)
@@ -12837,51 +12837,53 @@
       </c>
       <c r="E124" t="s">
         <v>314</v>
       </c>
       <c r="F124" t="s">
         <v>46</v>
       </c>
       <c r="G124" t="s">
         <v>104</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
         <v>493</v>
       </c>
       <c r="J124" t="s">
         <v>454</v>
       </c>
       <c r="K124"/>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
-      <c r="B125"/>
+      <c r="B125" t="s">
+        <v>11</v>
+      </c>
       <c r="C125" t="s">
         <v>496</v>
       </c>
       <c r="D125" t="s">
         <v>497</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>297</v>
       </c>
       <c r="G125" t="s">
         <v>16</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>498</v>
       </c>
       <c r="J125" t="s">
         <v>371</v>
       </c>
       <c r="K125"/>
     </row>
     <row r="126" spans="1:11">