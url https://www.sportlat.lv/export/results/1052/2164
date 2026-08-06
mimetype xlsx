--- v1 (2026-05-08)
+++ v2 (2026-08-06)
@@ -15490,51 +15490,53 @@
       <c r="D209" t="s">
         <v>756</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
         <v>271</v>
       </c>
       <c r="G209" t="s">
         <v>95</v>
       </c>
       <c r="H209">
         <v>1</v>
       </c>
       <c r="I209" t="s">
         <v>757</v>
       </c>
       <c r="J209" t="s">
         <v>758</v>
       </c>
       <c r="K209"/>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
         <v>209</v>
       </c>
-      <c r="B210"/>
+      <c r="B210" t="s">
+        <v>11</v>
+      </c>
       <c r="C210" t="s">
         <v>759</v>
       </c>
       <c r="D210" t="s">
         <v>760</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
         <v>752</v>
       </c>
       <c r="G210" t="s">
         <v>145</v>
       </c>
       <c r="H210">
         <v>1</v>
       </c>
       <c r="I210" t="s">
         <v>761</v>
       </c>
       <c r="J210" t="s">
         <v>762</v>
       </c>
       <c r="K210"/>
     </row>
     <row r="211" spans="1:11">