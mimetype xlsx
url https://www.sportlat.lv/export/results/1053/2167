--- v0 (2025-10-02)
+++ v1 (2026-05-10)
@@ -14531,51 +14531,53 @@
       </c>
       <c r="G225" t="s">
         <v>18</v>
       </c>
       <c r="H225">
         <v>4</v>
       </c>
       <c r="I225" t="s">
         <v>1300</v>
       </c>
       <c r="J225" t="s">
         <v>1301</v>
       </c>
       <c r="K225" t="s">
         <v>1302</v>
       </c>
       <c r="L225" t="s">
         <v>1303</v>
       </c>
       <c r="M225"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226">
         <v>225</v>
       </c>
-      <c r="B226"/>
+      <c r="B226" t="s">
+        <v>13</v>
+      </c>
       <c r="C226" t="s">
         <v>695</v>
       </c>
       <c r="D226" t="s">
         <v>275</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
         <v>376</v>
       </c>
       <c r="G226" t="s">
         <v>18</v>
       </c>
       <c r="H226">
         <v>4</v>
       </c>
       <c r="I226" t="s">
         <v>1300</v>
       </c>
       <c r="J226" t="s">
         <v>1304</v>
       </c>
       <c r="K226" t="s">
         <v>1305</v>
       </c>