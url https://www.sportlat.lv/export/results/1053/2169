--- v0 (2025-11-14)
+++ v1 (2026-05-07)
@@ -7051,51 +7051,53 @@
       <c r="D62" t="s">
         <v>239</v>
       </c>
       <c r="E62" t="s">
         <v>95</v>
       </c>
       <c r="F62" t="s">
         <v>240</v>
       </c>
       <c r="G62" t="s">
         <v>16</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>241</v>
       </c>
       <c r="J62"/>
       <c r="K62"/>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
-      <c r="B63"/>
+      <c r="B63" t="s">
+        <v>11</v>
+      </c>
       <c r="C63" t="s">
         <v>242</v>
       </c>
       <c r="D63" t="s">
         <v>243</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>118</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>244</v>
       </c>
       <c r="J63"/>
       <c r="K63"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>