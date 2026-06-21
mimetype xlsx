--- v1 (2026-05-07)
+++ v2 (2026-06-21)
@@ -2138,51 +2138,51 @@
   <si>
     <t>0:28:01</t>
   </si>
   <si>
     <t>Naglis</t>
   </si>
   <si>
     <t>RĪGA</t>
   </si>
   <si>
     <t>0:28:02</t>
   </si>
   <si>
     <t>Kārkliņš</t>
   </si>
   <si>
     <t>0:28:04</t>
   </si>
   <si>
     <t>Kuligina</t>
   </si>
   <si>
     <t>0:28:06</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:28:07</t>
   </si>
   <si>
     <t>Andra</t>
   </si>
   <si>
     <t>Grava</t>
   </si>
   <si>
     <t>Laimdotas</t>
   </si>
   <si>
     <t>0:28:08</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Boris</t>
   </si>
   <si>
     <t>Agranovich</t>
   </si>