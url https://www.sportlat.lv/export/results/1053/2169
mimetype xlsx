--- v2 (2026-06-21)
+++ v3 (2026-08-05)
@@ -10434,51 +10434,53 @@
         <v>572</v>
       </c>
       <c r="D177" t="s">
         <v>573</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
         <v>50</v>
       </c>
       <c r="G177" t="s">
         <v>114</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177" t="s">
         <v>574</v>
       </c>
       <c r="J177"/>
       <c r="K177"/>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>177</v>
       </c>
-      <c r="B178"/>
+      <c r="B178" t="s">
+        <v>11</v>
+      </c>
       <c r="C178" t="s">
         <v>575</v>
       </c>
       <c r="D178" t="s">
         <v>576</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
         <v>570</v>
       </c>
       <c r="G178" t="s">
         <v>119</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178" t="s">
         <v>574</v>
       </c>
       <c r="J178"/>
       <c r="K178"/>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
         <v>178</v>