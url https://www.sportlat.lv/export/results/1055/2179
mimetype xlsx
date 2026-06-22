--- v0 (2025-11-10)
+++ v1 (2026-06-22)
@@ -20397,51 +20397,53 @@
       <c r="D441" t="s">
         <v>1657</v>
       </c>
       <c r="E441"/>
       <c r="F441" t="s">
         <v>80</v>
       </c>
       <c r="G441" t="s">
         <v>150</v>
       </c>
       <c r="H441">
         <v>2</v>
       </c>
       <c r="I441" t="s">
         <v>1658</v>
       </c>
       <c r="J441" t="s">
         <v>1407</v>
       </c>
       <c r="K441"/>
     </row>
     <row r="442" spans="1:11">
       <c r="A442">
         <v>441</v>
       </c>
-      <c r="B442"/>
+      <c r="B442" t="s">
+        <v>11</v>
+      </c>
       <c r="C442" t="s">
         <v>1659</v>
       </c>
       <c r="D442" t="s">
         <v>1660</v>
       </c>
       <c r="E442"/>
       <c r="F442" t="s">
         <v>15</v>
       </c>
       <c r="G442" t="s">
         <v>150</v>
       </c>
       <c r="H442">
         <v>2</v>
       </c>
       <c r="I442" t="s">
         <v>1658</v>
       </c>
       <c r="J442" t="s">
         <v>1661</v>
       </c>
       <c r="K442"/>
     </row>
     <row r="443" spans="1:11">