--- v0 (2025-10-04)
+++ v1 (2026-07-14)
@@ -1136,51 +1136,51 @@
   <si>
     <t>Klestrova</t>
   </si>
   <si>
     <t>NJ Racing</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>0:42:59</t>
   </si>
   <si>
     <t>0:06:18</t>
   </si>
   <si>
     <t>0:23:08</t>
   </si>
   <si>
     <t>0:12:09</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>F40</t>
   </si>
   <si>
     <t>0:43:54</t>
   </si>
   <si>
     <t>0:08:40</t>
   </si>
   <si>
     <t>0:20:16</t>
   </si>
   <si>
     <t>0:13:38</t>
   </si>
   <si>
     <t>Artis</t>
   </si>
   <si>
     <t>Treulands</t>
   </si>
   <si>
     <t>0:43:55</t>
   </si>
@@ -4012,51 +4012,53 @@
       </c>
       <c r="I50" t="s">
         <v>382</v>
       </c>
       <c r="J50" t="s">
         <v>383</v>
       </c>
       <c r="K50" t="s">
         <v>384</v>
       </c>
       <c r="L50" t="s">
         <v>385</v>
       </c>
       <c r="M50" t="s">
         <v>46</v>
       </c>
       <c r="N50" t="s">
         <v>173</v>
       </c>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
         <v>50</v>
       </c>
-      <c r="B51"/>
+      <c r="B51" t="s">
+        <v>15</v>
+      </c>
       <c r="C51" t="s">
         <v>386</v>
       </c>
       <c r="D51" t="s">
         <v>387</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>269</v>
       </c>
       <c r="G51" t="s">
         <v>219</v>
       </c>
       <c r="H51">
         <v>6</v>
       </c>
       <c r="I51" t="s">
         <v>388</v>
       </c>
       <c r="J51" t="s">
         <v>207</v>
       </c>
       <c r="K51" t="s">
         <v>389</v>
       </c>