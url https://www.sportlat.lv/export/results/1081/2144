--- v1 (2026-03-26)
+++ v2 (2026-05-11)
@@ -8526,51 +8526,53 @@
       </c>
       <c r="E97" t="s">
         <v>160</v>
       </c>
       <c r="F97" t="s">
         <v>161</v>
       </c>
       <c r="G97" t="s">
         <v>78</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
         <v>354</v>
       </c>
       <c r="J97" t="s">
         <v>354</v>
       </c>
       <c r="K97"/>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>97</v>
       </c>
-      <c r="B98"/>
+      <c r="B98" t="s">
+        <v>11</v>
+      </c>
       <c r="C98" t="s">
         <v>355</v>
       </c>
       <c r="D98" t="s">
         <v>356</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>29</v>
       </c>
       <c r="G98" t="s">
         <v>15</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98" t="s">
         <v>357</v>
       </c>
       <c r="J98" t="s">
         <v>357</v>
       </c>
       <c r="K98"/>
     </row>
     <row r="99" spans="1:11">