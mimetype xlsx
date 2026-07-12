--- v0 (2025-10-02)
+++ v1 (2026-07-12)
@@ -3070,51 +3070,53 @@
       <c r="D43" t="s">
         <v>174</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>175</v>
       </c>
       <c r="G43" t="s">
         <v>71</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s">
         <v>172</v>
       </c>
       <c r="J43" t="s">
         <v>172</v>
       </c>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>43</v>
       </c>
-      <c r="B44"/>
+      <c r="B44" t="s">
+        <v>11</v>
+      </c>
       <c r="C44" t="s">
         <v>176</v>
       </c>
       <c r="D44" t="s">
         <v>177</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>175</v>
       </c>
       <c r="G44" t="s">
         <v>57</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
         <v>178</v>
       </c>
       <c r="J44" t="s">
         <v>178</v>
       </c>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">