--- v0 (2025-11-27)
+++ v1 (2026-05-11)
@@ -4462,51 +4462,53 @@
       </c>
       <c r="D63" t="s">
         <v>220</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63" t="s">
         <v>221</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>222</v>
       </c>
       <c r="J63"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>63</v>
       </c>
-      <c r="B64"/>
+      <c r="B64" t="s">
+        <v>10</v>
+      </c>
       <c r="C64" t="s">
         <v>223</v>
       </c>
       <c r="D64" t="s">
         <v>224</v>
       </c>
       <c r="E64" t="s">
         <v>225</v>
       </c>
       <c r="F64" t="s">
         <v>226</v>
       </c>
       <c r="G64" t="s">
         <v>19</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>227</v>
       </c>
       <c r="J64"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">