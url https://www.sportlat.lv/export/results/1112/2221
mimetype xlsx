--- v0 (2025-11-02)
+++ v1 (2026-06-01)
@@ -6266,51 +6266,53 @@
       </c>
       <c r="E133" t="s">
         <v>232</v>
       </c>
       <c r="F133" t="s">
         <v>233</v>
       </c>
       <c r="G133" t="s">
         <v>331</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133" t="s">
         <v>470</v>
       </c>
       <c r="J133" t="s">
         <v>470</v>
       </c>
       <c r="K133"/>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
         <v>133</v>
       </c>
-      <c r="B134"/>
+      <c r="B134" t="s">
+        <v>11</v>
+      </c>
       <c r="C134" t="s">
         <v>84</v>
       </c>
       <c r="D134" t="s">
         <v>471</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>472</v>
       </c>
       <c r="G134" t="s">
         <v>16</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134" t="s">
         <v>473</v>
       </c>
       <c r="J134" t="s">
         <v>473</v>
       </c>
       <c r="K134"/>
     </row>
     <row r="135" spans="1:11">