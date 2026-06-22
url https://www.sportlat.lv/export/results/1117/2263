--- v0 (2025-11-09)
+++ v1 (2026-06-22)
@@ -6669,51 +6669,53 @@
       <c r="E109"/>
       <c r="F109" t="s">
         <v>24</v>
       </c>
       <c r="G109" t="s">
         <v>78</v>
       </c>
       <c r="H109">
         <v>2</v>
       </c>
       <c r="I109" t="s">
         <v>569</v>
       </c>
       <c r="J109" t="s">
         <v>506</v>
       </c>
       <c r="K109" t="s">
         <v>570</v>
       </c>
       <c r="L109"/>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>109</v>
       </c>
-      <c r="B110"/>
+      <c r="B110" t="s">
+        <v>12</v>
+      </c>
       <c r="C110" t="s">
         <v>571</v>
       </c>
       <c r="D110" t="s">
         <v>572</v>
       </c>
       <c r="E110" t="s">
         <v>216</v>
       </c>
       <c r="F110" t="s">
         <v>24</v>
       </c>
       <c r="G110" t="s">
         <v>78</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110" t="s">
         <v>573</v>
       </c>
       <c r="J110" t="s">
         <v>574</v>
       </c>
       <c r="K110" t="s">