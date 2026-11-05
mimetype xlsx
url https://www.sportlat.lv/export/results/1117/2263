--- v1 (2026-06-22)
+++ v2 (2026-11-05)
@@ -659,51 +659,51 @@
   <si>
     <t>Bauska</t>
   </si>
   <si>
     <t>00:47:27</t>
   </si>
   <si>
     <t>00:24:09</t>
   </si>
   <si>
     <t>Tomass-Reinis</t>
   </si>
   <si>
     <t>Tīss</t>
   </si>
   <si>
     <t>00:47:31</t>
   </si>
   <si>
     <t>00:24:26</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>Body Factory</t>
   </si>
   <si>
     <t>00:47:49</t>
   </si>
   <si>
     <t>00:24:55</t>
   </si>
   <si>
     <t>Ainārs</t>
   </si>
   <si>
     <t>Kravalis</t>
   </si>
   <si>
     <t>Siguldas maratona klubs</t>
   </si>
   <si>
     <t>Sigulda</t>
   </si>
   <si>
     <t>00:47:58</t>
   </si>