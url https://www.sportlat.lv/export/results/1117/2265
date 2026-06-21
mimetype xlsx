--- v0 (2025-11-10)
+++ v1 (2026-06-21)
@@ -5978,51 +5978,53 @@
       </c>
       <c r="E130" t="s">
         <v>183</v>
       </c>
       <c r="F130" t="s">
         <v>26</v>
       </c>
       <c r="G130" t="s">
         <v>110</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>358</v>
       </c>
       <c r="J130" t="s">
         <v>358</v>
       </c>
       <c r="K130"/>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>131</v>
       </c>
-      <c r="B131"/>
+      <c r="B131" t="s">
+        <v>11</v>
+      </c>
       <c r="C131" t="s">
         <v>121</v>
       </c>
       <c r="D131" t="s">
         <v>359</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
         <v>26</v>
       </c>
       <c r="G131" t="s">
         <v>110</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
         <v>360</v>
       </c>
       <c r="J131" t="s">
         <v>360</v>
       </c>
       <c r="K131"/>
     </row>
     <row r="132" spans="1:11">