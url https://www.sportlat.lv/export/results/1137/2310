--- v0 (2025-11-04)
+++ v1 (2026-06-25)
@@ -37120,51 +37120,53 @@
       </c>
       <c r="F883" t="s">
         <v>45</v>
       </c>
       <c r="G883" t="s">
         <v>17</v>
       </c>
       <c r="H883">
         <v>2</v>
       </c>
       <c r="I883" t="s">
         <v>2142</v>
       </c>
       <c r="J883" t="s">
         <v>1256</v>
       </c>
       <c r="K883" t="s">
         <v>2142</v>
       </c>
       <c r="L883"/>
     </row>
     <row r="884" spans="1:12">
       <c r="A884">
         <v>883</v>
       </c>
-      <c r="B884"/>
+      <c r="B884" t="s">
+        <v>12</v>
+      </c>
       <c r="C884" t="s">
         <v>848</v>
       </c>
       <c r="D884" t="s">
         <v>2143</v>
       </c>
       <c r="E884"/>
       <c r="F884" t="s">
         <v>100</v>
       </c>
       <c r="G884" t="s">
         <v>17</v>
       </c>
       <c r="H884">
         <v>2</v>
       </c>
       <c r="I884" t="s">
         <v>2144</v>
       </c>
       <c r="J884" t="s">
         <v>871</v>
       </c>
       <c r="K884" t="s">
         <v>2144</v>
       </c>