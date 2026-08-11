--- v0 (2025-10-02)
+++ v1 (2026-08-11)
@@ -1802,51 +1802,51 @@
   <si>
     <t>0:23:04</t>
   </si>
   <si>
     <t>Terēze</t>
   </si>
   <si>
     <t>Priedola</t>
   </si>
   <si>
     <t>1:25:08</t>
   </si>
   <si>
     <t>0:07:59</t>
   </si>
   <si>
     <t>0:50:19</t>
   </si>
   <si>
     <t>0:22:58</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>1:26:11</t>
   </si>
   <si>
     <t>0:12:03</t>
   </si>
   <si>
     <t>0:47:30</t>
   </si>
   <si>
     <t>0:01:42</t>
   </si>
   <si>
     <t>0:23:09</t>
   </si>
   <si>
     <t>Guntis</t>
   </si>
   <si>
     <t>Fortiņš</t>
   </si>
   <si>
     <t>1:26:40</t>
   </si>