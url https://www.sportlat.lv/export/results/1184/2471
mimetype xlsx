--- v0 (2025-10-03)
+++ v1 (2026-05-10)
@@ -16284,51 +16284,53 @@
       <c r="D273" t="s">
         <v>783</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
         <v>784</v>
       </c>
       <c r="G273" t="s">
         <v>86</v>
       </c>
       <c r="H273">
         <v>1</v>
       </c>
       <c r="I273" t="s">
         <v>785</v>
       </c>
       <c r="J273" t="s">
         <v>785</v>
       </c>
       <c r="K273"/>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
         <v>273</v>
       </c>
-      <c r="B274"/>
+      <c r="B274" t="s">
+        <v>11</v>
+      </c>
       <c r="C274" t="s">
         <v>35</v>
       </c>
       <c r="D274" t="s">
         <v>786</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
         <v>787</v>
       </c>
       <c r="G274" t="s">
         <v>15</v>
       </c>
       <c r="H274">
         <v>1</v>
       </c>
       <c r="I274" t="s">
         <v>788</v>
       </c>
       <c r="J274" t="s">
         <v>788</v>
       </c>
       <c r="K274"/>
     </row>
     <row r="275" spans="1:11">