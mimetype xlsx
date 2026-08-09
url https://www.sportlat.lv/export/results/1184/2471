--- v1 (2026-05-10)
+++ v2 (2026-08-09)
@@ -23593,51 +23593,53 @@
       </c>
       <c r="E508" t="s">
         <v>1289</v>
       </c>
       <c r="F508" t="s">
         <v>20</v>
       </c>
       <c r="G508" t="s">
         <v>15</v>
       </c>
       <c r="H508">
         <v>1</v>
       </c>
       <c r="I508" t="s">
         <v>1283</v>
       </c>
       <c r="J508" t="s">
         <v>1283</v>
       </c>
       <c r="K508"/>
     </row>
     <row r="509" spans="1:11">
       <c r="A509">
         <v>506</v>
       </c>
-      <c r="B509"/>
+      <c r="B509" t="s">
+        <v>11</v>
+      </c>
       <c r="C509" t="s">
         <v>121</v>
       </c>
       <c r="D509" t="s">
         <v>1291</v>
       </c>
       <c r="E509" t="s">
         <v>1289</v>
       </c>
       <c r="F509" t="s">
         <v>20</v>
       </c>
       <c r="G509" t="s">
         <v>15</v>
       </c>
       <c r="H509">
         <v>1</v>
       </c>
       <c r="I509" t="s">
         <v>1283</v>
       </c>
       <c r="J509" t="s">
         <v>1283</v>
       </c>
       <c r="K509"/>