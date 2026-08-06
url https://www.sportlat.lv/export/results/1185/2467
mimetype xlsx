--- v0 (2025-11-12)
+++ v1 (2026-08-06)
@@ -13786,51 +13786,53 @@
       <c r="D242" t="s">
         <v>969</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>70</v>
       </c>
       <c r="H242">
         <v>2</v>
       </c>
       <c r="I242" t="s">
         <v>970</v>
       </c>
       <c r="J242" t="s">
         <v>917</v>
       </c>
       <c r="K242"/>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
         <v>242</v>
       </c>
-      <c r="B243"/>
+      <c r="B243" t="s">
+        <v>11</v>
+      </c>
       <c r="C243" t="s">
         <v>971</v>
       </c>
       <c r="D243" t="s">
         <v>972</v>
       </c>
       <c r="E243" t="s">
         <v>973</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
         <v>70</v>
       </c>
       <c r="H243">
         <v>2</v>
       </c>
       <c r="I243" t="s">
         <v>974</v>
       </c>
       <c r="J243" t="s">
         <v>975</v>
       </c>
       <c r="K243"/>