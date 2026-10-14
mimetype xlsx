--- v0 (2025-11-18)
+++ v1 (2026-10-14)
@@ -278,51 +278,51 @@
   <si>
     <t>Diāna</t>
   </si>
   <si>
     <t>Stolniece-Permaņicka</t>
   </si>
   <si>
     <t>Salaspils</t>
   </si>
   <si>
     <t>S30</t>
   </si>
   <si>
     <t>0:47:15</t>
   </si>
   <si>
     <t>0:23:23</t>
   </si>
   <si>
     <t>0:23:52</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>Body Factory</t>
   </si>
   <si>
     <t>0:47:32</t>
   </si>
   <si>
     <t>0:23:07</t>
   </si>
   <si>
     <t>0:24:25</t>
   </si>
   <si>
     <t>Valerijs</t>
   </si>
   <si>
     <t>Vaseņins</t>
   </si>
   <si>
     <t>Garkalnes nov.</t>
   </si>
   <si>
     <t>0:47:35</t>
   </si>