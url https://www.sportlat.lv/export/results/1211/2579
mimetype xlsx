--- v0 (2025-10-03)
+++ v1 (2026-06-19)
@@ -9298,51 +9298,53 @@
         <v>154</v>
       </c>
       <c r="F164" t="s">
         <v>33</v>
       </c>
       <c r="G164" t="s">
         <v>138</v>
       </c>
       <c r="H164">
         <v>2</v>
       </c>
       <c r="I164" t="s">
         <v>658</v>
       </c>
       <c r="J164" t="s">
         <v>658</v>
       </c>
       <c r="K164" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
         <v>164</v>
       </c>
-      <c r="B165"/>
+      <c r="B165" t="s">
+        <v>11</v>
+      </c>
       <c r="C165" t="s">
         <v>82</v>
       </c>
       <c r="D165" t="s">
         <v>663</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
         <v>79</v>
       </c>
       <c r="G165" t="s">
         <v>57</v>
       </c>
       <c r="H165">
         <v>2</v>
       </c>
       <c r="I165" t="s">
         <v>664</v>
       </c>
       <c r="J165" t="s">
         <v>664</v>
       </c>
       <c r="K165" t="s">
         <v>665</v>
       </c>