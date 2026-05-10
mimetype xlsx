--- v0 (2025-10-05)
+++ v1 (2026-05-10)
@@ -11610,51 +11610,53 @@
         <v>113</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="s">
         <v>582</v>
       </c>
       <c r="J111" t="s">
         <v>583</v>
       </c>
       <c r="K111" t="s">
         <v>582</v>
       </c>
       <c r="L111" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112">
         <v>111</v>
       </c>
-      <c r="B112"/>
+      <c r="B112" t="s">
+        <v>12</v>
+      </c>
       <c r="C112" t="s">
         <v>585</v>
       </c>
       <c r="D112" t="s">
         <v>586</v>
       </c>
       <c r="E112" t="s">
         <v>587</v>
       </c>
       <c r="F112" t="s">
         <v>52</v>
       </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
       <c r="I112" t="s">
         <v>582</v>
       </c>
       <c r="J112" t="s">
         <v>588</v>
       </c>
       <c r="K112" t="s">