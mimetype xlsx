--- v0 (2025-11-02)
+++ v1 (2026-05-03)
@@ -5639,51 +5639,51 @@
   <si>
     <t>0:40:04</t>
   </si>
   <si>
     <t>0:40:30</t>
   </si>
   <si>
     <t>01:58:25.45</t>
   </si>
   <si>
     <t>Cēsis-SEB</t>
   </si>
   <si>
     <t>1:58:55</t>
   </si>
   <si>
     <t>0:40:06</t>
   </si>
   <si>
     <t>0:39:10</t>
   </si>
   <si>
     <t>01:58:11.17</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:58:57</t>
   </si>
   <si>
     <t>0:37:52</t>
   </si>
   <si>
     <t>0:40:25</t>
   </si>
   <si>
     <t>0:40:41</t>
   </si>
   <si>
     <t>01:58:27.24</t>
   </si>
   <si>
     <t>Plūme</t>
   </si>
   <si>
     <t>1:59:00</t>
   </si>
   <si>
     <t>0:40:13</t>
   </si>