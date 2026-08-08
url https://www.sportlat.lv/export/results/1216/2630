--- v0 (2025-11-05)
+++ v1 (2026-08-08)
@@ -8402,51 +8402,53 @@
         <v>308</v>
       </c>
       <c r="G43" t="s">
         <v>62</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43" t="s">
         <v>309</v>
       </c>
       <c r="J43" t="s">
         <v>310</v>
       </c>
       <c r="K43" t="s">
         <v>311</v>
       </c>
       <c r="L43" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>43</v>
       </c>
-      <c r="B44"/>
+      <c r="B44" t="s">
+        <v>12</v>
+      </c>
       <c r="C44" t="s">
         <v>253</v>
       </c>
       <c r="D44" t="s">
         <v>313</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>173</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>2</v>
       </c>
       <c r="I44" t="s">
         <v>314</v>
       </c>
       <c r="J44" t="s">
         <v>315</v>
       </c>
       <c r="K44" t="s">
         <v>279</v>
       </c>