--- v0 (2025-11-06)
+++ v1 (2026-06-30)
@@ -1361,51 +1361,51 @@
   <si>
     <t>Vāvere</t>
   </si>
   <si>
     <t>0:25:48</t>
   </si>
   <si>
     <t>00:25:44.53</t>
   </si>
   <si>
     <t>Valters</t>
   </si>
   <si>
     <t>Kānbergs</t>
   </si>
   <si>
     <t>0:25:52</t>
   </si>
   <si>
     <t>00:25:48.28</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:26:00</t>
   </si>
   <si>
     <t>00:25:56.38</t>
   </si>
   <si>
     <t>Gustavs</t>
   </si>
   <si>
     <t>Ķēniņš</t>
   </si>
   <si>
     <t>0:26:04</t>
   </si>
   <si>
     <t>00:26:00.26</t>
   </si>
   <si>
     <t>Druvis</t>
   </si>
   <si>
     <t>Priedēns</t>
   </si>