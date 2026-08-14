--- v1 (2026-06-30)
+++ v2 (2026-08-14)
@@ -7422,51 +7422,53 @@
         <v>304</v>
       </c>
       <c r="F62" t="s">
         <v>73</v>
       </c>
       <c r="G62" t="s">
         <v>40</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>305</v>
       </c>
       <c r="J62" t="s">
         <v>305</v>
       </c>
       <c r="K62" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
-      <c r="B63"/>
+      <c r="B63" t="s">
+        <v>11</v>
+      </c>
       <c r="C63" t="s">
         <v>307</v>
       </c>
       <c r="D63" t="s">
         <v>308</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>309</v>
       </c>
       <c r="G63" t="s">
         <v>111</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>305</v>
       </c>
       <c r="J63" t="s">
         <v>305</v>
       </c>
       <c r="K63" t="s">
         <v>310</v>
       </c>