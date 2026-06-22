--- v0 (2025-10-02)
+++ v1 (2026-06-22)
@@ -13938,51 +13938,53 @@
         <v>76</v>
       </c>
       <c r="G186" t="s">
         <v>131</v>
       </c>
       <c r="H186">
         <v>2</v>
       </c>
       <c r="I186" t="s">
         <v>912</v>
       </c>
       <c r="J186" t="s">
         <v>609</v>
       </c>
       <c r="K186" t="s">
         <v>912</v>
       </c>
       <c r="L186" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187">
         <v>186</v>
       </c>
-      <c r="B187"/>
+      <c r="B187" t="s">
+        <v>12</v>
+      </c>
       <c r="C187" t="s">
         <v>914</v>
       </c>
       <c r="D187" t="s">
         <v>915</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="H187">
         <v>2</v>
       </c>
       <c r="I187" t="s">
         <v>916</v>
       </c>
       <c r="J187" t="s">
         <v>917</v>
       </c>
       <c r="K187" t="s">
         <v>916</v>
       </c>