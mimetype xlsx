--- v1 (2026-06-22)
+++ v2 (2026-08-07)
@@ -11128,51 +11128,53 @@
         <v>593</v>
       </c>
       <c r="G109" t="s">
         <v>131</v>
       </c>
       <c r="H109">
         <v>2</v>
       </c>
       <c r="I109" t="s">
         <v>594</v>
       </c>
       <c r="J109" t="s">
         <v>584</v>
       </c>
       <c r="K109" t="s">
         <v>594</v>
       </c>
       <c r="L109" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>109</v>
       </c>
-      <c r="B110"/>
+      <c r="B110" t="s">
+        <v>12</v>
+      </c>
       <c r="C110" t="s">
         <v>596</v>
       </c>
       <c r="D110" t="s">
         <v>597</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>593</v>
       </c>
       <c r="G110" t="s">
         <v>137</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110" t="s">
         <v>598</v>
       </c>
       <c r="J110" t="s">
         <v>599</v>
       </c>
       <c r="K110" t="s">
         <v>598</v>
       </c>