--- v0 (2025-11-20)
+++ v1 (2026-05-07)
@@ -9846,51 +9846,53 @@
         <v>472</v>
       </c>
       <c r="F86" t="s">
         <v>473</v>
       </c>
       <c r="G86" t="s">
         <v>82</v>
       </c>
       <c r="H86">
         <v>2</v>
       </c>
       <c r="I86" t="s">
         <v>474</v>
       </c>
       <c r="J86" t="s">
         <v>462</v>
       </c>
       <c r="K86" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>86</v>
       </c>
-      <c r="B87"/>
+      <c r="B87" t="s">
+        <v>11</v>
+      </c>
       <c r="C87" t="s">
         <v>476</v>
       </c>
       <c r="D87" t="s">
         <v>477</v>
       </c>
       <c r="E87" t="s">
         <v>478</v>
       </c>
       <c r="F87" t="s">
         <v>320</v>
       </c>
       <c r="G87" t="s">
         <v>16</v>
       </c>
       <c r="H87">
         <v>2</v>
       </c>
       <c r="I87" t="s">
         <v>474</v>
       </c>
       <c r="J87" t="s">
         <v>468</v>
       </c>
       <c r="K87" t="s">