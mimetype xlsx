--- v2 (2026-03-22)
+++ v3 (2026-08-05)
@@ -12726,51 +12726,53 @@
       <c r="E87"/>
       <c r="F87" t="s">
         <v>53</v>
       </c>
       <c r="G87" t="s">
         <v>39</v>
       </c>
       <c r="H87">
         <v>3</v>
       </c>
       <c r="I87" t="s">
         <v>497</v>
       </c>
       <c r="J87" t="s">
         <v>501</v>
       </c>
       <c r="K87"/>
       <c r="L87" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88">
         <v>87</v>
       </c>
-      <c r="B88"/>
+      <c r="B88" t="s">
+        <v>12</v>
+      </c>
       <c r="C88" t="s">
         <v>117</v>
       </c>
       <c r="D88" t="s">
         <v>503</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>220</v>
       </c>
       <c r="G88" t="s">
         <v>25</v>
       </c>
       <c r="H88">
         <v>3</v>
       </c>
       <c r="I88" t="s">
         <v>504</v>
       </c>
       <c r="J88" t="s">
         <v>505</v>
       </c>
       <c r="K88"/>
       <c r="L88" t="s">
         <v>506</v>