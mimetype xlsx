--- v0 (2025-11-17)
+++ v1 (2026-05-30)
@@ -16213,51 +16213,53 @@
       <c r="E194" t="s">
         <v>477</v>
       </c>
       <c r="F194" t="s">
         <v>478</v>
       </c>
       <c r="G194" t="s">
         <v>291</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194" t="s">
         <v>795</v>
       </c>
       <c r="J194"/>
       <c r="K194"/>
       <c r="L194" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="195" spans="1:12">
       <c r="A195">
         <v>194</v>
       </c>
-      <c r="B195"/>
+      <c r="B195" t="s">
+        <v>12</v>
+      </c>
       <c r="C195" t="s">
         <v>797</v>
       </c>
       <c r="D195" t="s">
         <v>798</v>
       </c>
       <c r="E195" t="s">
         <v>482</v>
       </c>
       <c r="F195" t="s">
         <v>414</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195" t="s">
         <v>799</v>
       </c>
       <c r="J195"/>
       <c r="K195"/>
       <c r="L195" t="s">
         <v>800</v>