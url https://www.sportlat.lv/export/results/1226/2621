--- v1 (2026-05-30)
+++ v2 (2026-07-14)
@@ -14695,51 +14695,53 @@
         <v>634</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
         <v>52</v>
       </c>
       <c r="G147" t="s">
         <v>291</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147" t="s">
         <v>635</v>
       </c>
       <c r="J147"/>
       <c r="K147"/>
       <c r="L147" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148">
         <v>148</v>
       </c>
-      <c r="B148"/>
+      <c r="B148" t="s">
+        <v>12</v>
+      </c>
       <c r="C148" t="s">
         <v>637</v>
       </c>
       <c r="D148" t="s">
         <v>638</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
         <v>639</v>
       </c>
       <c r="G148" t="s">
         <v>53</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>640</v>
       </c>
       <c r="J148"/>
       <c r="K148"/>
       <c r="L148" t="s">
         <v>641</v>
       </c>
     </row>