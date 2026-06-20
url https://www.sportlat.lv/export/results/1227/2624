--- v0 (2025-12-20)
+++ v1 (2026-06-20)
@@ -9358,51 +9358,53 @@
         <v>8</v>
       </c>
       <c r="I70" t="s">
         <v>538</v>
       </c>
       <c r="J70" t="s">
         <v>317</v>
       </c>
       <c r="K70" t="s">
         <v>458</v>
       </c>
       <c r="L70" t="s">
         <v>539</v>
       </c>
       <c r="M70" t="s">
         <v>540</v>
       </c>
       <c r="N70" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71">
         <v>70</v>
       </c>
-      <c r="B71"/>
+      <c r="B71" t="s">
+        <v>161</v>
+      </c>
       <c r="C71" t="s">
         <v>542</v>
       </c>
       <c r="D71" t="s">
         <v>543</v>
       </c>
       <c r="E71" t="s">
         <v>544</v>
       </c>
       <c r="F71" t="s">
         <v>545</v>
       </c>
       <c r="G71" t="s">
         <v>19</v>
       </c>
       <c r="H71">
         <v>8</v>
       </c>
       <c r="I71" t="s">
         <v>538</v>
       </c>
       <c r="J71" t="s">
         <v>546</v>
       </c>
       <c r="K71" t="s">