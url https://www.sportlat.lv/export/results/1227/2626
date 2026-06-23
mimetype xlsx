--- v0 (2025-11-21)
+++ v1 (2026-06-23)
@@ -1736,51 +1736,51 @@
   <si>
     <t>00:24:41.22</t>
   </si>
   <si>
     <t>Markuss</t>
   </si>
   <si>
     <t>Ekerts</t>
   </si>
   <si>
     <t>00:25:02.61</t>
   </si>
   <si>
     <t>Nellija</t>
   </si>
   <si>
     <t>Rungevica</t>
   </si>
   <si>
     <t>00:24:50.35</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:25:08</t>
   </si>
   <si>
     <t>00:25:02.95</t>
   </si>
   <si>
     <t>Sandis</t>
   </si>
   <si>
     <t>Gugāns</t>
   </si>
   <si>
     <t>00:25:00.61</t>
   </si>
   <si>
     <t>Aksels-Agris</t>
   </si>
   <si>
     <t>Vēvers</t>
   </si>
   <si>
     <t>0:25:12</t>
   </si>