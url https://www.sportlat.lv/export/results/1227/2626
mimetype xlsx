--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -10415,51 +10415,53 @@
         <v>540</v>
       </c>
       <c r="F118" t="s">
         <v>106</v>
       </c>
       <c r="G118" t="s">
         <v>127</v>
       </c>
       <c r="H118">
         <v>2</v>
       </c>
       <c r="I118" t="s">
         <v>541</v>
       </c>
       <c r="J118" t="s">
         <v>541</v>
       </c>
       <c r="K118" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
-      <c r="B119"/>
+      <c r="B119" t="s">
+        <v>11</v>
+      </c>
       <c r="C119" t="s">
         <v>543</v>
       </c>
       <c r="D119" t="s">
         <v>544</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>545</v>
       </c>
       <c r="G119" t="s">
         <v>127</v>
       </c>
       <c r="H119">
         <v>2</v>
       </c>
       <c r="I119" t="s">
         <v>546</v>
       </c>
       <c r="J119" t="s">
         <v>546</v>
       </c>
       <c r="K119" t="s">
         <v>547</v>
       </c>