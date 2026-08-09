--- v0 (2025-12-25)
+++ v1 (2026-08-09)
@@ -10236,51 +10236,53 @@
         <v>483</v>
       </c>
       <c r="G73" t="s">
         <v>99</v>
       </c>
       <c r="H73">
         <v>2</v>
       </c>
       <c r="I73" t="s">
         <v>484</v>
       </c>
       <c r="J73" t="s">
         <v>456</v>
       </c>
       <c r="K73" t="s">
         <v>485</v>
       </c>
       <c r="L73" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>73</v>
       </c>
-      <c r="B74"/>
+      <c r="B74" t="s">
+        <v>12</v>
+      </c>
       <c r="C74" t="s">
         <v>487</v>
       </c>
       <c r="D74" t="s">
         <v>488</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>162</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" t="s">
         <v>489</v>
       </c>
       <c r="J74" t="s">
         <v>490</v>
       </c>
       <c r="K74" t="s">
         <v>491</v>
       </c>