--- v0 (2025-10-02)
+++ v1 (2026-07-27)
@@ -1097,51 +1097,51 @@
   <si>
     <t>Bariševs</t>
   </si>
   <si>
     <t>Holodok</t>
   </si>
   <si>
     <t>1:24:25</t>
   </si>
   <si>
     <t>0:18:15</t>
   </si>
   <si>
     <t>0:00:49</t>
   </si>
   <si>
     <t>0:42:50</t>
   </si>
   <si>
     <t>0:21:57</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>1:27:38</t>
   </si>
   <si>
     <t>0:16:25</t>
   </si>
   <si>
     <t>0:41:18</t>
   </si>
   <si>
     <t>0:00:22</t>
   </si>
   <si>
     <t>0:28:42</t>
   </si>
   <si>
     <t>Sergejs</t>
   </si>
   <si>
     <t>Levickis</t>
   </si>
   <si>
     <t>1:29:09</t>
   </si>