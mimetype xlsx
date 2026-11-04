--- v0 (2025-11-15)
+++ v1 (2026-11-04)
@@ -290,51 +290,51 @@
   <si>
     <t>Ēriks</t>
   </si>
   <si>
     <t>Anspaks</t>
   </si>
   <si>
     <t>0:22:18</t>
   </si>
   <si>
     <t>Rolands</t>
   </si>
   <si>
     <t>Trencis</t>
   </si>
   <si>
     <t>Ezerkauliņi</t>
   </si>
   <si>
     <t>0:22:19</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>4S</t>
   </si>
   <si>
     <t>Ansons</t>
   </si>
   <si>
     <t>Ikšķile</t>
   </si>
   <si>
     <t>0:22:32</t>
   </si>
   <si>
     <t>Ričards-Jānis</t>
   </si>
   <si>
     <t>0:22:37</t>
   </si>
   <si>
     <t>Oskars-Martins</t>
   </si>
   <si>
     <t>Eglitis</t>
   </si>