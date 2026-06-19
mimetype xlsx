--- v0 (2025-11-16)
+++ v1 (2026-06-19)
@@ -5566,51 +5566,53 @@
         <v>303</v>
       </c>
       <c r="F107" t="s">
         <v>46</v>
       </c>
       <c r="G107" t="s">
         <v>59</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107" t="s">
         <v>304</v>
       </c>
       <c r="J107" t="s">
         <v>304</v>
       </c>
       <c r="K107" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>107</v>
       </c>
-      <c r="B108"/>
+      <c r="B108" t="s">
+        <v>11</v>
+      </c>
       <c r="C108" t="s">
         <v>105</v>
       </c>
       <c r="D108" t="s">
         <v>305</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
         <v>20</v>
       </c>
       <c r="G108" t="s">
         <v>185</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108" t="s">
         <v>306</v>
       </c>
       <c r="J108" t="s">
         <v>306</v>
       </c>
       <c r="K108" t="s">
         <v>306</v>
       </c>