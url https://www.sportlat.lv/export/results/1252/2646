--- v0 (2025-10-03)
+++ v1 (2026-08-13)
@@ -1865,51 +1865,53 @@
       <c r="F24" t="s">
         <v>17</v>
       </c>
       <c r="G24" t="s">
         <v>169</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>174</v>
       </c>
       <c r="J24" t="s">
         <v>174</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>24</v>
       </c>
-      <c r="B25"/>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
       <c r="C25" t="s">
         <v>176</v>
       </c>
       <c r="D25" t="s">
         <v>177</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>17</v>
       </c>
       <c r="G25" t="s">
         <v>165</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="s">
         <v>178</v>
       </c>
       <c r="J25" t="s">
         <v>178</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25" t="s">