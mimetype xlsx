--- v0 (2025-10-01)
+++ v1 (2026-07-13)
@@ -10637,51 +10637,53 @@
         <v>818</v>
       </c>
       <c r="F215" t="s">
         <v>15</v>
       </c>
       <c r="G215" t="s">
         <v>16</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215" t="s">
         <v>819</v>
       </c>
       <c r="J215" t="s">
         <v>820</v>
       </c>
       <c r="K215" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>215</v>
       </c>
-      <c r="B216"/>
+      <c r="B216" t="s">
+        <v>11</v>
+      </c>
       <c r="C216" t="s">
         <v>821</v>
       </c>
       <c r="D216" t="s">
         <v>822</v>
       </c>
       <c r="E216" t="s">
         <v>246</v>
       </c>
       <c r="F216" t="s">
         <v>111</v>
       </c>
       <c r="G216" t="s">
         <v>16</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216" t="s">
         <v>823</v>
       </c>
       <c r="J216" t="s">
         <v>824</v>
       </c>
       <c r="K216" t="s">