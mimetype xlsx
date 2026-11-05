--- v0 (2025-11-18)
+++ v1 (2026-11-05)
@@ -173,51 +173,51 @@
   <si>
     <t>Sandija</t>
   </si>
   <si>
     <t>Sorokina</t>
   </si>
   <si>
     <t>ASK PATRIA</t>
   </si>
   <si>
     <t>Durbe</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>0:51:31</t>
   </si>
   <si>
     <t>00:51:28.20</t>
   </si>
   <si>
     <t>Eldars</t>
   </si>
   <si>
-    <t>Trapucka</t>
+    <t>Sesks</t>
   </si>
   <si>
     <t>0:53:22</t>
   </si>
   <si>
     <t>00:53:13.84</t>
   </si>
   <si>
     <t>Rolands</t>
   </si>
   <si>
     <t>Kursišs</t>
   </si>
   <si>
     <t>Jelgava</t>
   </si>
   <si>
     <t>0:54:24</t>
   </si>
   <si>
     <t>00:54:19.04</t>
   </si>
   <si>
     <t>Monta</t>
   </si>