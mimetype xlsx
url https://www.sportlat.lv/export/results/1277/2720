--- v0 (2025-10-05)
+++ v1 (2026-07-15)
@@ -3058,51 +3058,53 @@
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>27</v>
       </c>
       <c r="G45" t="s">
         <v>40</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>200</v>
       </c>
       <c r="J45" t="s">
         <v>200</v>
       </c>
       <c r="K45" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
-      <c r="B46"/>
+      <c r="B46" t="s">
+        <v>11</v>
+      </c>
       <c r="C46" t="s">
         <v>202</v>
       </c>
       <c r="D46" t="s">
         <v>203</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>204</v>
       </c>
       <c r="G46" t="s">
         <v>28</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>205</v>
       </c>
       <c r="J46" t="s">
         <v>205</v>
       </c>
       <c r="K46" t="s">
         <v>206</v>
       </c>