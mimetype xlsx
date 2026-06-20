--- v0 (2025-10-08)
+++ v1 (2026-06-20)
@@ -722,51 +722,51 @@
   <si>
     <t>Mārtiņš</t>
   </si>
   <si>
     <t>Maizītis</t>
   </si>
   <si>
     <t>Zlēkas</t>
   </si>
   <si>
     <t>00:24:24</t>
   </si>
   <si>
     <t>00:00:01.96</t>
   </si>
   <si>
     <t>00:23:57</t>
   </si>
   <si>
     <t>00:24:22</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>00:24:25</t>
   </si>
   <si>
     <t>00:00:04.19</t>
   </si>
   <si>
     <t>00:24:21</t>
   </si>
   <si>
     <t>Maija</t>
   </si>
   <si>
     <t>Pūpola</t>
   </si>
   <si>
     <t>00:24:26</t>
   </si>
   <si>
     <t>00:00:02.75</t>
   </si>
   <si>
     <t>00:24:23</t>
   </si>
@@ -6042,51 +6042,53 @@
         <v>81</v>
       </c>
       <c r="G84" t="s">
         <v>17</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
         <v>483</v>
       </c>
       <c r="J84" t="s">
         <v>488</v>
       </c>
       <c r="K84" t="s">
         <v>485</v>
       </c>
       <c r="L84" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85">
         <v>84</v>
       </c>
-      <c r="B85"/>
+      <c r="B85" t="s">
+        <v>22</v>
+      </c>
       <c r="C85" t="s">
         <v>490</v>
       </c>
       <c r="D85" t="s">
         <v>491</v>
       </c>
       <c r="E85" t="s">
         <v>174</v>
       </c>
       <c r="F85" t="s">
         <v>175</v>
       </c>
       <c r="G85" t="s">
         <v>17</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85" t="s">
         <v>492</v>
       </c>
       <c r="J85" t="s">
         <v>493</v>
       </c>
       <c r="K85" t="s">