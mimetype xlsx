--- v1 (2026-06-20)
+++ v2 (2026-08-04)
@@ -4380,51 +4380,53 @@
         <v>89</v>
       </c>
       <c r="G39" t="s">
         <v>124</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>260</v>
       </c>
       <c r="J39" t="s">
         <v>261</v>
       </c>
       <c r="K39" t="s">
         <v>262</v>
       </c>
       <c r="L39" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>39</v>
       </c>
-      <c r="B40"/>
+      <c r="B40" t="s">
+        <v>22</v>
+      </c>
       <c r="C40" t="s">
         <v>264</v>
       </c>
       <c r="D40" t="s">
         <v>265</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>266</v>
       </c>
       <c r="G40" t="s">
         <v>51</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>267</v>
       </c>
       <c r="J40" t="s">
         <v>268</v>
       </c>
       <c r="K40" t="s">
         <v>257</v>
       </c>