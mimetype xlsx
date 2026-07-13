--- v0 (2025-11-19)
+++ v1 (2026-07-13)
@@ -1397,51 +1397,51 @@
   <si>
     <t>00:00:23.51</t>
   </si>
   <si>
     <t>Morgunovs</t>
   </si>
   <si>
     <t>00:00:23.55</t>
   </si>
   <si>
     <t>Kristers</t>
   </si>
   <si>
     <t>Grantiņš</t>
   </si>
   <si>
     <t>Roja</t>
   </si>
   <si>
     <t>00:00:23.56</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>Brants</t>
   </si>
   <si>
     <t>00:00:23.58</t>
   </si>
   <si>
     <t>Baikovskis</t>
   </si>
   <si>
     <t>00:00:23.71</t>
   </si>
   <si>
     <t>Robijs</t>
   </si>
   <si>
     <t>Šteinbergs</t>
   </si>
   <si>
     <t>Sia AM Sporta Aģentūra</t>
   </si>
   <si>
     <t>00:00:23.76</t>
   </si>
@@ -5870,51 +5870,53 @@
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81" t="s">
         <v>52</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="s">
         <v>287</v>
       </c>
       <c r="J81" t="s">
         <v>287</v>
       </c>
       <c r="K81" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>81</v>
       </c>
-      <c r="B82"/>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
       <c r="C82" t="s">
         <v>288</v>
       </c>
       <c r="D82" t="s">
         <v>289</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>290</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>291</v>
       </c>
       <c r="J82" t="s">
         <v>291</v>
       </c>
       <c r="K82" t="s">
         <v>291</v>
       </c>
@@ -11424,51 +11426,53 @@
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
         <v>74</v>
       </c>
       <c r="G245" t="s">
         <v>52</v>
       </c>
       <c r="H245">
         <v>1</v>
       </c>
       <c r="I245" t="s">
         <v>701</v>
       </c>
       <c r="J245" t="s">
         <v>701</v>
       </c>
       <c r="K245" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>245</v>
       </c>
-      <c r="B246"/>
+      <c r="B246" t="s">
+        <v>16</v>
+      </c>
       <c r="C246" t="s">
         <v>191</v>
       </c>
       <c r="D246" t="s">
         <v>702</v>
       </c>
       <c r="E246" t="s">
         <v>69</v>
       </c>
       <c r="F246" t="s">
         <v>56</v>
       </c>
       <c r="G246" t="s">
         <v>14</v>
       </c>
       <c r="H246">
         <v>1</v>
       </c>
       <c r="I246" t="s">
         <v>703</v>
       </c>
       <c r="J246" t="s">
         <v>703</v>
       </c>
       <c r="K246" t="s">