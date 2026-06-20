--- v0 (2025-10-02)
+++ v1 (2026-06-20)
@@ -3426,51 +3426,53 @@
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>40</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>107</v>
       </c>
       <c r="J23" t="s">
         <v>107</v>
       </c>
       <c r="K23" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
-      <c r="B24"/>
+      <c r="B24" t="s">
+        <v>11</v>
+      </c>
       <c r="C24" t="s">
         <v>108</v>
       </c>
       <c r="D24" t="s">
         <v>109</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>110</v>
       </c>
       <c r="G24" t="s">
         <v>41</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>111</v>
       </c>
       <c r="J24" t="s">
         <v>111</v>
       </c>
       <c r="K24" t="s">
         <v>111</v>
       </c>
@@ -3997,51 +3999,53 @@
         <v>166</v>
       </c>
       <c r="F40" t="s">
         <v>167</v>
       </c>
       <c r="G40" t="s">
         <v>25</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>163</v>
       </c>
       <c r="J40" t="s">
         <v>163</v>
       </c>
       <c r="K40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>40</v>
       </c>
-      <c r="B41"/>
+      <c r="B41" t="s">
+        <v>11</v>
+      </c>
       <c r="C41" t="s">
         <v>168</v>
       </c>
       <c r="D41" t="s">
         <v>169</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>20</v>
       </c>
       <c r="G41" t="s">
         <v>41</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>170</v>
       </c>
       <c r="J41" t="s">
         <v>170</v>
       </c>
       <c r="K41" t="s">
         <v>170</v>
       </c>