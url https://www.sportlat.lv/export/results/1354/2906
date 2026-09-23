--- v0 (2025-11-04)
+++ v1 (2026-09-23)
@@ -4519,51 +4519,53 @@
         <v>199</v>
       </c>
       <c r="G29" t="s">
         <v>200</v>
       </c>
       <c r="H29">
         <v>2</v>
       </c>
       <c r="I29" t="s">
         <v>201</v>
       </c>
       <c r="J29" t="s">
         <v>202</v>
       </c>
       <c r="K29" t="s">
         <v>203</v>
       </c>
       <c r="L29" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30"/>
+      <c r="B30" t="s">
+        <v>12</v>
+      </c>
       <c r="C30" t="s">
         <v>205</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>206</v>
       </c>
       <c r="F30" t="s">
         <v>50</v>
       </c>
       <c r="G30" t="s">
         <v>25</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="s">
         <v>207</v>
       </c>
       <c r="J30" t="s">
         <v>208</v>
       </c>
       <c r="K30" t="s">