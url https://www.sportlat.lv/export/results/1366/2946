--- v0 (2025-11-06)
+++ v1 (2026-05-08)
@@ -17965,51 +17965,53 @@
         <v>23</v>
       </c>
       <c r="G272" t="s">
         <v>92</v>
       </c>
       <c r="H272">
         <v>2</v>
       </c>
       <c r="I272" t="s">
         <v>1439</v>
       </c>
       <c r="J272" t="s">
         <v>977</v>
       </c>
       <c r="K272" t="s">
         <v>1440</v>
       </c>
       <c r="L272" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="273" spans="1:12">
       <c r="A273">
         <v>272</v>
       </c>
-      <c r="B273"/>
+      <c r="B273" t="s">
+        <v>12</v>
+      </c>
       <c r="C273" t="s">
         <v>1442</v>
       </c>
       <c r="D273" t="s">
         <v>1443</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
         <v>1444</v>
       </c>
       <c r="G273" t="s">
         <v>92</v>
       </c>
       <c r="H273">
         <v>2</v>
       </c>
       <c r="I273" t="s">
         <v>1445</v>
       </c>
       <c r="J273" t="s">
         <v>1235</v>
       </c>
       <c r="K273" t="s">
         <v>1446</v>
       </c>