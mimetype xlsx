--- v1 (2026-05-08)
+++ v2 (2026-08-07)
@@ -24207,51 +24207,53 @@
         <v>23</v>
       </c>
       <c r="G445" t="s">
         <v>92</v>
       </c>
       <c r="H445">
         <v>2</v>
       </c>
       <c r="I445" t="s">
         <v>2254</v>
       </c>
       <c r="J445" t="s">
         <v>2255</v>
       </c>
       <c r="K445" t="s">
         <v>2256</v>
       </c>
       <c r="L445" t="s">
         <v>2257</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446">
         <v>445</v>
       </c>
-      <c r="B446"/>
+      <c r="B446" t="s">
+        <v>12</v>
+      </c>
       <c r="C446" t="s">
         <v>2258</v>
       </c>
       <c r="D446" t="s">
         <v>2259</v>
       </c>
       <c r="E446" t="s">
         <v>2260</v>
       </c>
       <c r="F446" t="s">
         <v>23</v>
       </c>
       <c r="G446" t="s">
         <v>92</v>
       </c>
       <c r="H446">
         <v>2</v>
       </c>
       <c r="I446" t="s">
         <v>2254</v>
       </c>
       <c r="J446" t="s">
         <v>2261</v>
       </c>
       <c r="K446" t="s">