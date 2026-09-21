--- v2 (2026-08-07)
+++ v3 (2026-09-21)
@@ -10763,51 +10763,53 @@
         <v>23</v>
       </c>
       <c r="G73" t="s">
         <v>15</v>
       </c>
       <c r="H73">
         <v>2</v>
       </c>
       <c r="I73" t="s">
         <v>459</v>
       </c>
       <c r="J73" t="s">
         <v>460</v>
       </c>
       <c r="K73" t="s">
         <v>461</v>
       </c>
       <c r="L73" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>73</v>
       </c>
-      <c r="B74"/>
+      <c r="B74" t="s">
+        <v>12</v>
+      </c>
       <c r="C74" t="s">
         <v>463</v>
       </c>
       <c r="D74" t="s">
         <v>464</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>465</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" t="s">
         <v>466</v>
       </c>
       <c r="J74" t="s">
         <v>467</v>
       </c>
       <c r="K74" t="s">
         <v>321</v>
       </c>