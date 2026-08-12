--- v0 (2025-11-11)
+++ v1 (2026-08-12)
@@ -1592,51 +1592,51 @@
   <si>
     <t>Skore</t>
   </si>
   <si>
     <t>Vsk noskrien Kuldīga</t>
   </si>
   <si>
     <t>0:46:12</t>
   </si>
   <si>
     <t>0:00:54</t>
   </si>
   <si>
     <t>0:22:37</t>
   </si>
   <si>
     <t>0:22:42</t>
   </si>
   <si>
     <t>00:46:11.24</t>
   </si>
   <si>
     <t>Guntis</t>
   </si>
   <si>
-    <t>Strautins</t>
+    <t>Strautiņš</t>
   </si>
   <si>
     <t>Maratona klubs</t>
   </si>
   <si>
     <t>Liepaja</t>
   </si>
   <si>
     <t>0:46:16</t>
   </si>
   <si>
     <t>0:23:52</t>
   </si>
   <si>
     <t>00:46:15.36</t>
   </si>
   <si>
     <t>Bērziņš</t>
   </si>
   <si>
     <t>0:46:25</t>
   </si>
   <si>
     <t>0:22:19</t>
   </si>
@@ -6301,51 +6301,53 @@
         <v>46</v>
       </c>
       <c r="H80">
         <v>3</v>
       </c>
       <c r="I80" t="s">
         <v>520</v>
       </c>
       <c r="J80" t="s">
         <v>521</v>
       </c>
       <c r="K80" t="s">
         <v>522</v>
       </c>
       <c r="L80" t="s">
         <v>523</v>
       </c>
       <c r="M80" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
         <v>80</v>
       </c>
-      <c r="B81"/>
+      <c r="B81" t="s">
+        <v>13</v>
+      </c>
       <c r="C81" t="s">
         <v>525</v>
       </c>
       <c r="D81" t="s">
         <v>526</v>
       </c>
       <c r="E81" t="s">
         <v>527</v>
       </c>
       <c r="F81" t="s">
         <v>528</v>
       </c>
       <c r="G81" t="s">
         <v>18</v>
       </c>
       <c r="H81">
         <v>3</v>
       </c>
       <c r="I81" t="s">
         <v>529</v>
       </c>
       <c r="J81" t="s">
         <v>205</v>
       </c>
       <c r="K81" t="s">