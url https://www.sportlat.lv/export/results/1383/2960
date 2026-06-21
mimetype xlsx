--- v0 (2025-10-31)
+++ v1 (2026-06-21)
@@ -6821,51 +6821,53 @@
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="H94">
         <v>2</v>
       </c>
       <c r="I94" t="s">
         <v>509</v>
       </c>
       <c r="J94" t="s">
         <v>232</v>
       </c>
       <c r="K94" t="s">
         <v>499</v>
       </c>
       <c r="L94"/>
       <c r="M94" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
         <v>95</v>
       </c>
-      <c r="B95"/>
+      <c r="B95" t="s">
+        <v>13</v>
+      </c>
       <c r="C95" t="s">
         <v>511</v>
       </c>
       <c r="D95" t="s">
         <v>512</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>96</v>
       </c>
       <c r="G95" t="s">
         <v>46</v>
       </c>
       <c r="H95">
         <v>2</v>
       </c>
       <c r="I95" t="s">
         <v>513</v>
       </c>
       <c r="J95" t="s">
         <v>444</v>
       </c>
       <c r="K95" t="s">
         <v>514</v>
       </c>