--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -4713,51 +4713,53 @@
       </c>
       <c r="G38" t="s">
         <v>225</v>
       </c>
       <c r="H38">
         <v>2</v>
       </c>
       <c r="I38" t="s">
         <v>242</v>
       </c>
       <c r="J38" t="s">
         <v>164</v>
       </c>
       <c r="K38" t="s">
         <v>243</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>38</v>
       </c>
-      <c r="B39"/>
+      <c r="B39" t="s">
+        <v>13</v>
+      </c>
       <c r="C39" t="s">
         <v>245</v>
       </c>
       <c r="D39" t="s">
         <v>246</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>247</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39">
         <v>2</v>
       </c>
       <c r="I39" t="s">
         <v>248</v>
       </c>
       <c r="J39" t="s">
         <v>85</v>
       </c>
       <c r="K39" t="s">
         <v>238</v>
       </c>