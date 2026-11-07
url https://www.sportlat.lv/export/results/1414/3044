--- v0 (2025-10-05)
+++ v1 (2026-11-07)
@@ -317,51 +317,51 @@
   <si>
     <t>0:21:35</t>
   </si>
   <si>
     <t>00:21:28.67</t>
   </si>
   <si>
     <t>Ralfs</t>
   </si>
   <si>
     <t>Dzosens</t>
   </si>
   <si>
     <t>Vācu kalni</t>
   </si>
   <si>
     <t>0:21:46</t>
   </si>
   <si>
     <t>00:21:44.44</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>0:21:55</t>
   </si>
   <si>
     <t>00:21:51.67</t>
   </si>
   <si>
     <t>Ainārs</t>
   </si>
   <si>
     <t>5V</t>
   </si>
   <si>
     <t>0:22:02</t>
   </si>
   <si>
     <t>00:21:59.16</t>
   </si>
   <si>
     <t>Kārlis</t>
   </si>
   <si>
     <t>Ansons</t>
   </si>