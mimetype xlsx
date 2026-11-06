--- v0 (2025-11-16)
+++ v1 (2026-11-06)
@@ -242,51 +242,51 @@
   <si>
     <t>Grobiņa</t>
   </si>
   <si>
     <t>0:22:39</t>
   </si>
   <si>
     <t>12:26:33.66</t>
   </si>
   <si>
     <t>Daniels</t>
   </si>
   <si>
     <t>Gribs</t>
   </si>
   <si>
     <t>0:22:43</t>
   </si>
   <si>
     <t>12:26:37.32</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>0:22:56</t>
   </si>
   <si>
     <t>12:26:50.51</t>
   </si>
   <si>
     <t>Nikolajs</t>
   </si>
   <si>
     <t>0:23:23</t>
   </si>
   <si>
     <t>12:27:17.25</t>
   </si>
   <si>
     <t>Dāvids</t>
   </si>
   <si>
     <t>Zalāns</t>
   </si>
   <si>
     <t>www.davidszalans.lv</t>
   </si>