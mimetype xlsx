--- v0 (2025-12-20)
+++ v1 (2026-08-11)
@@ -1286,51 +1286,51 @@
   <si>
     <t>00:37:41.41</t>
   </si>
   <si>
     <t>Celmārs</t>
   </si>
   <si>
     <t>0:37:47</t>
   </si>
   <si>
     <t>0:21:29</t>
   </si>
   <si>
     <t>0:00:35</t>
   </si>
   <si>
     <t>0:05:19</t>
   </si>
   <si>
     <t>00:37:46.93</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>0:37:58</t>
   </si>
   <si>
     <t>0:19:21</t>
   </si>
   <si>
     <t>0:06:41</t>
   </si>
   <si>
     <t>0:06:43</t>
   </si>
   <si>
     <t>00:37:57.84</t>
   </si>
   <si>
     <t>Emīls</t>
   </si>
   <si>
     <t>Kaufmanis</t>
   </si>
   <si>
     <t>XSPORTS</t>
   </si>