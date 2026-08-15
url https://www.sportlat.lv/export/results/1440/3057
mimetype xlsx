--- v0 (2025-11-13)
+++ v1 (2026-08-15)
@@ -6229,51 +6229,53 @@
         <v>155</v>
       </c>
       <c r="G90" t="s">
         <v>16</v>
       </c>
       <c r="H90">
         <v>3</v>
       </c>
       <c r="I90" t="s">
         <v>560</v>
       </c>
       <c r="J90" t="s">
         <v>435</v>
       </c>
       <c r="K90" t="s">
         <v>561</v>
       </c>
       <c r="L90" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91">
         <v>90</v>
       </c>
-      <c r="B91"/>
+      <c r="B91" t="s">
+        <v>12</v>
+      </c>
       <c r="C91" t="s">
         <v>563</v>
       </c>
       <c r="D91" t="s">
         <v>564</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>565</v>
       </c>
       <c r="G91" t="s">
         <v>87</v>
       </c>
       <c r="H91">
         <v>3</v>
       </c>
       <c r="I91" t="s">
         <v>566</v>
       </c>
       <c r="J91" t="s">
         <v>567</v>
       </c>
       <c r="K91" t="s">